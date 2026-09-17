--- v0 (2026-04-16)
+++ v1 (2026-09-17)
@@ -1,627 +1,611 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:body>
-    <w:p w:rsidR="000C190A" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+    <w:p w14:paraId="66E1C506" w14:textId="77777777" w:rsidR="000C190A" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F0C24">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Договор публичной оферты</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C190A" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+    <w:p w14:paraId="7E5052D0" w14:textId="77777777" w:rsidR="000C190A" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F0C24">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>интернет-магазина «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F0C24">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>uHome</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F0C24">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>» о дистанционной продаже товаров</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C190A" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+    <w:p w14:paraId="6A85FB62" w14:textId="77777777" w:rsidR="000C190A" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F0C24">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>г. Шахтинск                                                                                                                                                     01.10.2025 г.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C190A" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
-[...12 lines deleted...]
-    <w:p w:rsidR="000C190A" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+    <w:p w14:paraId="3109C854" w14:textId="77777777" w:rsidR="000C190A" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F56FD4E" w14:textId="77777777" w:rsidR="000C190A" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F0C24">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="008F0C24">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F0C24">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C190A" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+    <w:p w14:paraId="27407B6B" w14:textId="77777777" w:rsidR="000C190A" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000C190A" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+    <w:p w14:paraId="6FCB88CB" w14:textId="77777777" w:rsidR="000C190A" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F0C24">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>1.1. В соответствии со статьей 395 Гражданского Кодекса Республики Казахстан (далее — ГК РК) данный документ является публичной офертой, и в случае принятия изложенных ниже условий лицо, производящее акцепт этой оферты, осуществляет ее принятие – Акцепт в порядке, предусмотренном пунктом 3.3. настоящей публичной оферты, что считается равносильным заключению Договора купли-продажи на условиях, изложенных в настоящей публичной оферте.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C190A" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+    <w:p w14:paraId="6E4BB42D" w14:textId="77777777" w:rsidR="000C190A" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F0C24">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>1.2. Акцепт настоящей публичной оферты означает принятие на себя обязанности по оплате Товара и обязанности принять Товар от Продавца.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C190A" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+    <w:p w14:paraId="694C19DB" w14:textId="77777777" w:rsidR="000C190A" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F0C24">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>1.3. В соответствии с пунктом 3 статьи 396 ГК РК, оплата Товара Покупателем также является акцептом настоящей публичной оферты, что считается равносильным заключению Договора купли-продажи на условиях, изложенных в настоящей публичной оферте.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C190A" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+    <w:p w14:paraId="2788DBF9" w14:textId="77777777" w:rsidR="000C190A" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F0C24">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">1.4. Продавец вправе изменить </w:t>
       </w:r>
       <w:r w:rsidR="00C27C62" w:rsidRPr="008F0C24">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Публичную оферту</w:t>
       </w:r>
       <w:r w:rsidRPr="008F0C24">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> в одностороннем порядке. Измененн</w:t>
       </w:r>
       <w:r w:rsidR="00C27C62" w:rsidRPr="008F0C24">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>ая</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>аяоферта</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вступает в силу</w:t>
       </w:r>
       <w:r w:rsidR="00C27C62" w:rsidRPr="008F0C24">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>оферта</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> вступает в силу</w:t>
+        <w:t xml:space="preserve"> после 30 суток</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с момента его опубликования на сайте Интернет-магазина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="486BAB22" w14:textId="77777777" w:rsidR="000C190A" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.5. </w:t>
       </w:r>
       <w:r w:rsidR="00C27C62" w:rsidRPr="008F0C24">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> после 30 суток</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">1.5. </w:t>
+        <w:t>Договор публичной оферты</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> считается заключенным </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF274F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с момента </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>оформления Покупателем Заказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659122B9" w14:textId="77777777" w:rsidR="000C190A" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>В Заказе должны быть указаны:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BEDF837" w14:textId="77777777" w:rsidR="000C190A" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>— фамилия и имя (для физических лиц);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="435803C3" w14:textId="77777777" w:rsidR="000C190A" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>— полное юридическое наименование Покупателя и место его нахождения (для юридических лиц), фамилия и имя представителя организации, от ее лица</w:t>
       </w:r>
       <w:r w:rsidR="00C27C62" w:rsidRPr="008F0C24">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Договор публичной оферты</w:t>
-[...96 lines deleted...]
-        </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008F0C24">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> оформляющего Заказ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F06D4" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+    <w:p w14:paraId="22952902" w14:textId="77777777" w:rsidR="006F06D4" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F0C24">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>— адрес доставки, контактный номер телефона для связи с Покупателем или указанным им лицом;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F06D4" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+    <w:p w14:paraId="4F52EB0C" w14:textId="77777777" w:rsidR="006F06D4" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F0C24">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>— наименование, количество и цена Товаров.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F06D4" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+    <w:p w14:paraId="3B10037A" w14:textId="77777777" w:rsidR="006F06D4" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F0C24">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Договор розничной купли-продажи признается заключенным с момента выдачи Продавцом Покупателю документов, подтверждающих оплату Товаров.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F06D4" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+    <w:p w14:paraId="70622A2C" w14:textId="77777777" w:rsidR="006F06D4" w:rsidRPr="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F0C24">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">1.6. </w:t>
       </w:r>
       <w:r w:rsidR="00BA2905" w:rsidRPr="008F0C24">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Определения, используемые в настоящей оферте</w:t>
       </w:r>
       <w:r w:rsidRPr="008F0C24">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F06D4" w:rsidRPr="008F0C24" w:rsidRDefault="00BA2905" w:rsidP="000C190A">
+    <w:p w14:paraId="00F8C570" w14:textId="77777777" w:rsidR="006F06D4" w:rsidRPr="008F0C24" w:rsidRDefault="00BA2905" w:rsidP="000C190A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F0C24">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">А) </w:t>
       </w:r>
       <w:r w:rsidR="000C190A" w:rsidRPr="008F0C24">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>«Оферта» — публичное предложение Продавца, адресованное любому физическому/юридическому лицу, заключить с ним договор купли-продажи (далее — «Договор») на существующих условиях, содержащихся в настоящей публичной оферте, включая все ее приложения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F06D4" w:rsidRPr="008F0C24" w:rsidRDefault="00BA2905" w:rsidP="000C190A">
+    <w:p w14:paraId="62BAF915" w14:textId="77777777" w:rsidR="006F06D4" w:rsidRPr="008F0C24" w:rsidRDefault="00BA2905" w:rsidP="000C190A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F0C24">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Б) </w:t>
       </w:r>
       <w:r w:rsidR="000C190A" w:rsidRPr="008F0C24">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
@@ -693,2866 +677,2785 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="008F0C24" w:rsidRPr="008F0C24">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республика Казахстан, Карагандинская область, город Шахтинск, улица Казахстанская</w:t>
       </w:r>
       <w:r w:rsidR="000C190A" w:rsidRPr="008F0C24">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> дом </w:t>
       </w:r>
       <w:r w:rsidR="008F0C24" w:rsidRPr="008F0C24">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">126 </w:t>
+        <w:t>126 н.п. 63</w:t>
+      </w:r>
+      <w:r w:rsidR="000C190A" w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F27897" w14:textId="77777777" w:rsidR="006F06D4" w:rsidRPr="008F0C24" w:rsidRDefault="008F0C24" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В) </w:t>
+      </w:r>
+      <w:r w:rsidR="000C190A" w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Посетитель» – физическое лицо, зашедшее на сайт </w:t>
+      </w:r>
+      <w:r w:rsidR="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>shop</w:t>
+      </w:r>
+      <w:r w:rsidR="00720EAE" w:rsidRPr="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>uhome</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00720EAE" w:rsidRPr="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000C190A" w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, не имея цели размещения Заказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2609159E" w14:textId="77777777" w:rsidR="006F06D4" w:rsidRPr="008F0C24" w:rsidRDefault="008F0C24" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Г) </w:t>
+      </w:r>
+      <w:r w:rsidR="000C190A" w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Пользователь» – Посетитель сайта, принявший условия данного договора-оферты и желающий оформить Заказы в Интернет-магазине </w:t>
+      </w:r>
+      <w:r w:rsidR="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>shop</w:t>
+      </w:r>
+      <w:r w:rsidR="00720EAE" w:rsidRPr="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>uhome</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00720EAE" w:rsidRPr="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000C190A" w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="458F234B" w14:textId="77777777" w:rsidR="006F06D4" w:rsidRPr="008F0C24" w:rsidRDefault="008F0C24" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Д) </w:t>
+      </w:r>
+      <w:r w:rsidR="000C190A" w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Покупатель» — физическое или юридическое лицо, разместившее заказ в Интернет-магазине </w:t>
+      </w:r>
+      <w:r w:rsidR="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>shop</w:t>
+      </w:r>
+      <w:r w:rsidR="00720EAE" w:rsidRPr="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>uhome</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00720EAE" w:rsidRPr="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000C190A" w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с целью приобретения какого-либо Товара, заключившее с Продавцом Договор на условиях, содержащихся в настоящей публичной оферте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F49C65F" w14:textId="77777777" w:rsidR="006F06D4" w:rsidRPr="008F0C24" w:rsidRDefault="008F0C24" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Е) </w:t>
+      </w:r>
+      <w:r w:rsidR="000C190A" w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«Акцепт» — полное и безоговорочное принятие Покупателем условий настоящей публичной оферты, что считается равносильным заключению Договора купли-продажи на условиях, изложенных в настоящей публичной оферте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4BE0FB" w14:textId="77777777" w:rsidR="006F06D4" w:rsidRPr="008F0C24" w:rsidRDefault="008F0C24" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ж) </w:t>
+      </w:r>
+      <w:r w:rsidR="000C190A" w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Товар» — перечень наименований ассортимента, представленный на интернет-сайте </w:t>
+      </w:r>
+      <w:r w:rsidR="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>shop</w:t>
+      </w:r>
+      <w:r w:rsidR="00720EAE" w:rsidRPr="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>uhome</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00720EAE" w:rsidRPr="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000C190A" w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3602FF69" w14:textId="77777777" w:rsidR="006F06D4" w:rsidRPr="008F0C24" w:rsidRDefault="008F0C24" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">З) </w:t>
+      </w:r>
+      <w:r w:rsidR="000C190A" w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Заказ» — электронная заявка на приобретение отдельных позиций из ассортиментного перечня Товара, указанных Покупателем при размещении заявки на сайте Интернет-магазина </w:t>
+      </w:r>
+      <w:r w:rsidR="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>shop</w:t>
+      </w:r>
+      <w:r w:rsidR="00720EAE" w:rsidRPr="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>uhome</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00720EAE" w:rsidRPr="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2C0D2D4C" w14:textId="77777777" w:rsidR="006F06D4" w:rsidRPr="008F0C24" w:rsidRDefault="00AF274F" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
       <w:r w:rsidR="008F0C24" w:rsidRPr="008F0C24">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>н.п</w:t>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="000C190A" w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«Покупки» – закрытый раздел сайта в Личном кабинете Интернет-магазина, доступный только зарегистрированным Покупателям, где хранится информация по всем Заказам Покупателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108F8166" w14:textId="77777777" w:rsidR="008F0C24" w:rsidRPr="008F0C24" w:rsidRDefault="00AF274F" w:rsidP="008F0C24">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>И</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0C24" w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="000C190A" w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Сайт» – совокупность электронных документов (файлов) Продавца, доступных в сети Интернет по адресу </w:t>
+      </w:r>
+      <w:r w:rsidR="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>shop</w:t>
+      </w:r>
+      <w:r w:rsidR="00720EAE" w:rsidRPr="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>uhome</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00720EAE" w:rsidRPr="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008F0C24" w:rsidRPr="008F0C24">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>. 63</w:t>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C63CFCA" w14:textId="77777777" w:rsidR="008F0C24" w:rsidRPr="008F0C24" w:rsidRDefault="008F0C24" w:rsidP="008F0C24">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C2758E4" w14:textId="77777777" w:rsidR="008F0C24" w:rsidRDefault="008F0C24" w:rsidP="008F0C24">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="000C190A" w:rsidRPr="008F0C24">
         <w:rPr>
-          <w:sz w:val="20"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">«Посетитель» – физическое лицо, зашедшее на сайт </w:t>
+          <w:rStyle w:val="a4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Предмет договора</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C89FADF" w14:textId="77777777" w:rsidR="008F0C24" w:rsidRPr="008F0C24" w:rsidRDefault="008F0C24" w:rsidP="008F0C24">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="746A00E5" w14:textId="77777777" w:rsidR="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2.1. Продавец продает Товар в соответствии с действующим прейскурантом, опубликованным на интернет-сайте Продавца, а Покупатель производит оплату и принимает Товар в соответствии с условиями настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B140C3" w14:textId="77777777" w:rsidR="008F0C24" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2.2. Настоящий Договор и все приложения к нему являются официальными документами Продавца и неотъемлемой частью Оферты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280E3E26" w14:textId="77777777" w:rsidR="008F0C24" w:rsidRDefault="008F0C24" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45731251" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="000C190A" w:rsidP="005A27F0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3. Размещение Заказа</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A929772" w14:textId="77777777" w:rsidR="005A27F0" w:rsidRDefault="005A27F0" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14C8F172" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1. Заказ Товара осуществляется Покупателем при оформлении заказа через интернет-сайт </w:t>
       </w:r>
       <w:r w:rsidR="00720EAE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>shop</w:t>
       </w:r>
       <w:r w:rsidR="00720EAE" w:rsidRPr="00720EAE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00720EAE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>uhome</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00720EAE" w:rsidRPr="00720EAE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00720EAE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>kz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="000C190A" w:rsidRPr="008F0C24">
-[...35 lines deleted...]
-        <w:t xml:space="preserve">«Пользователь» – Посетитель сайта, принявший условия данного договора-оферты и желающий оформить Заказы в Интернет-магазине </w:t>
+      <w:r w:rsidR="00AF274F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>оформления заявки на сайте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE34DA5" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF274F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Оформление</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заказа на Сайте означает согласие Покупателя предоставить Продавцу регистрационную информацию о себе, в частности, акцептируя настоящую Оферту, Покупатель выражает согласие и разрешает Продавцу, обрабатывать свои персональные данные, в том числе фамилию, имя, отчество, дата рождения, пол, место работы и должность, почтовый адрес; домашний, рабочий, мобильный телефоны, адрес электронной почты, включая сбор, систематизацию, накопление, хранение, уточнение (обновление, изменение), использование, распространение (в том числе передачу на территории Республики Казахстан и трансграничную передачу), обезличивание, блокирование, уничтожение персональных данных, а также передачу их контрагентам Продавца с целью дальнейшей обработки (включая сбор, систематизацию, накопление, хранение, уточнение (обновление, изменение), использование, распространение (в том числе передачу на территории Республики Казахстан и трансграничную передачу), обезличивание, блокирование, уничтожение персональных данных) для проведения исследований, направленных на улучшение качества услуг, для проведения маркетинговых программ, статистических исследований, а также для продвижения услуг на рынке путем осуществления прямых контактов с Покупателем с помощью различных средств связи, включая, но, не ограничиваясь: почтовая рассылка, электронная почта, телефон, факсимильна</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40398">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>я связь, сеть Интернет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A26ABB9" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3.2.1. Покупатель выражает согласие и разрешает Продавцу и контрагентам Продавца обрабатывать персональные данные Покупателя, с помощью автоматизированных систем управления базами данных, а также иных программных средств, специально разра</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40398">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ботанных по поручению Продавца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1896D0EB" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.2.2. Работа с такими системами осуществляется по предписанному Продавцом алгоритму (сбор, систематизация, накопление, хранение, уточнение, использование, блокирование, уничтожение). Используемые способы обработки (включая, но, не ограничиваясь): автоматическая сверка почтовых кодов с базой кодов, автоматическая проверка написания названий улиц/населенных пунктов, автоматическая проверка действительности </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>VIN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и государственных регистрационных знаков, уточнение данных с Покупателем путем телефонной, почтовой связи с Покупателем или с помощью контакта через сеть Интернет, сегментация базы по заданным критериям. Покупатель соглашается с тем, что, если это необходимо для реализации целей, указанных в настоящей оферте, его персональные данные, полученные Продавцом, могут быть переданы третьим лицам, которым Продавец может поручить обработку персональных данных Покупателя на основании Соглашения, заключенного с такими лицами, при условии соблюдения требований законодательства Республики Казахстан об обеспечении такими третьими лицами конфиденциальности персональных данных и безопасности персон</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40398">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>альных данных при их обработке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD992BF" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3.2.3. При передаче указанных данных Покупателя Продавец предупреждает лиц, получающих персональные данные Покупателя, о том, что эти данные являются конфиденциальными и могут быть использованы лишь в целях, для которых они сообщены, и требуют от эти</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40398">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>х лиц соблюдения этого правила.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71DF9F3F" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.2.4. Покупатель вправе запросить у Продавца полную информацию о своих персональных данных, их обработке и использовании, а также потребовать исключения или исправления/дополнения неверных или неполных персональных данных, отправив соответствующий письменный запрос на имя Продавца на почтовый адрес. Данное Покупателем согласие на обработку его персональных данных является бессрочным и может быть отозвано посредством направления Покупателем письменного заявления в адрес Продавца на почтовый адрес: Казахстан, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7462" w:rsidRPr="00FB7462">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>101600</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40398">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7462">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Карагандинская область, город Шахтинск, улица Казахстанская дом 126 н.п. 63.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AED2973" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.3. Принятие Покупателем условий настоящего Договора, то есть Акцепт Оферты, осуществляется посредством </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF274F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>оформления</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заказа на Сайте, то есть внесения Покупателем соответствующей регистрационной информации о себе (регистрационные данные) в</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7462">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> регистрационную форму на Сайте</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>. Дата размещения Покупателем на Сайте регистрационных данных о себе является датой размещения Заказа, а также датой заключения между Продавцом и Покупателем</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40398">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Договора купли-продажи Товара.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675BFA77" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3.4. Покупатель имеет право редактировать рег</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40398">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>истрационную информацию о себе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA49154" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.5. Продавец обязуется не сообщать размещенные Покупателем регистрационные данные Покупателя на Сайте, а также иную информацию, касающуюся личных данных Покупателя, лицам, не имеющим отношения к исполнению Заказа. Утвердив Заказ выбранного Товара, Покупатель предоставляет необходимую </w:t>
+      </w:r>
+      <w:r w:rsidR="00C40398">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>информацию для доставки товара.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A682526" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3.6. Покупатель несет ответственность за содержание и достоверность информации, предост</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40398">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>авленной при размещении Заказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2865F048" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.7. Все информационные материалы, представленные на сайте </w:t>
       </w:r>
       <w:r w:rsidR="00720EAE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>shop</w:t>
       </w:r>
       <w:r w:rsidR="00720EAE" w:rsidRPr="00720EAE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00720EAE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>uhome</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00720EAE" w:rsidRPr="00720EAE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00720EAE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>kz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="000C190A" w:rsidRPr="008F0C24">
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, носят справочный характер и не могут в полной мере передавать достоверную информацию об определенных свойствах и характеристиках Товара, таких как: цена, цвет, форма, размер, вес и упаковка. В случае возникновения у Покупателя вопросов, касающихся свойств и характеристик Товара, перед размещением Заказа ему необходимо обратиться за консультацией или послать запрос на адрес электронной почты Продавца </w:t>
+      </w:r>
+      <w:r w:rsidR="00720EAE" w:rsidRPr="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>support</w:t>
+      </w:r>
+      <w:r w:rsidR="00720EAE" w:rsidRPr="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>@</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00720EAE" w:rsidRPr="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>uhome</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00720EAE" w:rsidRPr="00720EAE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">«Покупатель» — физическое или юридическое лицо, разместившее заказ в Интернет-магазине </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00720EAE" w:rsidRPr="00720EAE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="69BFCCF3" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3.8. Стоимость и условия доставки Заказа размещены на Сайте. Перед совершением Заказа Покупатель обязан уточнить стоимость и условия доставки Заказа на Сайте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E267B76" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="00C40398" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="255B615E" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="000C190A" w:rsidP="00FB7462">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4. Сроки исполнения Заказа</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB32499" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="00C40398" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C8FC612" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4.1. Срок, в который Продавец обязуется исполнить Заказ, составляет от 1 (одного) рабочего дня до 3 (трех) рабочих дней с момента Акцепта. Срок исполнения Заказа зависит от наличия заказанных позиций Товара на складе Продавца и времени, необходимого на обработку Заказа. Срок исполнения Заказа в исключительных случаях может быть оговорен с Покупателем индивидуально в зависимости от характеристик и количества заказанного Товара. В случае отсутствия части Заказа на складе Продавца, в том числе по причинам, не зависящим от последнего, Продавец вправе аннулировать указан</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40398">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ный Товар из Заказа Покупателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52AE54C3" w14:textId="77777777" w:rsidR="00C40398" w:rsidRPr="004D7193" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D7193">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4.2. Заказ считается исполненным в момент его передачи Покупателю</w:t>
+      </w:r>
+      <w:r w:rsidR="004D7193" w:rsidRPr="004D7193">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или его передачи в курьерскую</w:t>
+      </w:r>
+      <w:r w:rsidR="004D7193">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и/или почтовую</w:t>
+      </w:r>
+      <w:r w:rsidR="004D7193" w:rsidRPr="004D7193">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> службу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D7193">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Расписываясь в товарной накладной предоставляемой курьером курьерской службы Продавца, Покупатель </w:t>
+      </w:r>
+      <w:r w:rsidR="00C40398" w:rsidRPr="004D7193">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подтверждает исполнение Заказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F6ADD6" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3. В случае предоставления Покупателем недостоверной информации о его контактных данных или составе Заказа, Продавец не несет ответственности за </w:t>
+      </w:r>
+      <w:r w:rsidR="00C40398">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ненадлежащее исполнение Заказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06779AED" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4.4. Продавец не несет ответственности за ненадлежащее исполнение Заказа в случае, если Покупатель предоставил неточную информацию об его контактных данных либо составе Зак</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40398">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>аза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357F21B5" w14:textId="77777777" w:rsidR="00C40398" w:rsidRPr="004D7193" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D7193">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.5. </w:t>
+      </w:r>
+      <w:r w:rsidR="004D7193" w:rsidRPr="004D7193">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Порядок доставки товара указан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D7193">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на Сайте</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40398" w:rsidRPr="004D7193">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в разделе «Доставка и оплата».</w:t>
+      </w:r>
+      <w:r w:rsidR="004D7193" w:rsidRPr="004D7193">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Издержки, связанные с использованием и оплатой услуг курьерских и/или почтовых служб возлагаются на Покупателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693CEBA7" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4.6. Задержки в доставке возможны в связи с действием чрезвычайных и непредотвратимых обстоятельств (погодные условия</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40398">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, дорожные пробки, ДТП и т.п.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612949C5" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4.7. При доставке Товар передается Покупателю либо третьему лицу, указанному при оформлении Заказа в качестве получателя (далее в отношении Покупателя и третьего лица используется термин «Получатель»). Если вышеуказанные лица не могут получить Товар, оплачиваемый наличными средствами, тот может быть передан лицу, способному предоставить сведения о Заказе (ФИО Получателя и/или номер отправления) и полностью оплатить стоимость Заказа сотру</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40398">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>днику службы доставки Продавца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07FFFE2F" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4.8. Во избежание возможного мошенничества при передаче Товара сотрудник службы доставки Интернет-магазина имеет право затребовать предъявление доверенности, оформленной Продавцом на имя Получателя, и документа, удостоверяющего личность Получателя, а также указать тип и номер этого документа в накладной. Если Покупателем Товара выступает юридическое лицо, Получатель обязан поставить на накладной либо акте выполненных работ оттиск печати организации и в случае оплаты безналичным платежом, передать оригинал доверенности. Конфиденциальность и защита персональных данных Получателя гарантируются Продавцом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C70EF8" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="00C40398" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2995F4EB" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="000C190A" w:rsidP="00FB7462">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>5. Оплата Заказа</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E1B762" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="00C40398" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06451D8C" w14:textId="77777777" w:rsidR="00C40398" w:rsidRPr="008A6E79" w:rsidRDefault="000C190A" w:rsidP="008A6E79">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>5.1. Способы оплаты Товара перечислены на сайте Интернет-магазина в разделе «Доставка и оплата». Оплата исполненно</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7462">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>го заказа может осуществляться:</w:t>
+      </w:r>
+      <w:r w:rsidR="008A6E79" w:rsidRPr="008A6E79">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D7193">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>по безналичному расчету через банк путем зачисления денежных средств на расчетный счет компании ТОО «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FB7462" w:rsidRPr="004D7193">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>uHome</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D7193">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF274F" w:rsidRPr="004D7193">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> посредством использования сервиса </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008A6E79" w:rsidRPr="00661767">
+        <w:rPr>
+          <w:color w:val="1F2025"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ePay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008A6E79" w:rsidRPr="00661767">
+        <w:rPr>
+          <w:color w:val="1F2025"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - платёжный сервис </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008A6E79" w:rsidRPr="00661767">
+        <w:rPr>
+          <w:color w:val="1F2025"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Halyk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008A6E79" w:rsidRPr="00661767">
+        <w:rPr>
+          <w:color w:val="1F2025"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A6E79" w:rsidRPr="00661767">
+        <w:rPr>
+          <w:color w:val="1F2025"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bank</w:t>
+      </w:r>
+      <w:r w:rsidR="004D7193" w:rsidRPr="00661767">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="248B298D" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>5.2. Все расчеты между Продавцом и По</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40398">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>купателем производятся в тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C5C7B7" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>5.3. Цена на каждую позицию Товара указывается в тенге Республики Казахс</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40398">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тан на сайте Интернет-магазина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="038B6185" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>5.4. Продавец оставляет за собой право в одностороннем порядке изменять цены на любые позиции Товара, отображенные на сайте Интернет-магазина, без уведомления Покупателя. При этом цена на Товар, заказанный Поку</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40398">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>пателем, изменению не подлежит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1528DAF9" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.5. Особенности оплаты Товара с </w:t>
+      </w:r>
+      <w:r w:rsidR="00C40398">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>использованием банковских карт:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="5B654A03" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.5.1. Согласно </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7462">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Правилам выпуска и использования платежных карт в Республике Казахстан</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7462">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, утвержденным Постановлением Правления Национального Банка Республики Казахстан от 24 августа 2000 года № 331, любые операции по банковским картам может совершать держатель ка</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40398">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>рты или уполномоченное им лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D540D6" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>5.5.2. Обслуживание операций по банковским картам производится банком. При наличии у банка оснований полагать, что операция имеет мошеннический характер, банк имеет пра</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40398">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>во отказать в ее осуществлении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B25333A" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>5.5.3. В целях профилактики случаев неправомерного использования платежных карт при оплате товаров Продавец проверяет все заказы, оформленные на сайте Интернет-магазина с предоплатой банковской картой. В соответствии с Правилами международных платежных систем, для проверки личности владельца банковской карты и его правомочности на ее использование, Покупатель, который оформил такой заказ, обязан по запросу Продавца предъявить документ, удостоверяющий личность. В случае не</w:t>
+      </w:r>
+      <w:r w:rsidR="008A6E79" w:rsidRPr="008A6E79">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>предоставления указанного документа (по электронной почте в виде сканированной копии) в течение 14 дней со дня оформления Заказа либо наличия сомнений в его подлинности Продавец имеет право аннулировать Заказ без объяснения причины с возвращением стоим</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40398">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ости Заказа на карту владельца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2AF79C" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>5.6. Продавец имеет право устанавливать программу бонусов, проводить акции и вручать подарки. Виды бонусов, акций и подарков, порядок и условия их начисления, проведения, вручения перечислены на сайте Интернет-магазина и могут изменяться Продавцом в одностороннем порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0469F6B7" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="00C40398" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="702A7231" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="000C190A" w:rsidP="00FB7462">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>6. Возврат Заказа</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276BA5FB" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="00C40398" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67CB627A" w14:textId="77777777" w:rsidR="00C40398" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7462">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>. В случае доставки Продавцом Товара ненадлежащего качества, Покупатель обязуется предоставить Товар Продавцу в порядке и на условиях, предусмотренным на Сайте, в максимально короткие сроки с момента покупки для осуществ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40398">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ления проверки качества Товара.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="008DC96D" w14:textId="77777777" w:rsidR="005A27F0" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7462">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>. Право собственности на Заказ, а также риск его повреждения переходят к Покупателю с момента передачи Товара Покупателю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A750BAD" w14:textId="77777777" w:rsidR="005A27F0" w:rsidRDefault="005A27F0" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="574DC4B6" w14:textId="77777777" w:rsidR="005A27F0" w:rsidRDefault="000C190A" w:rsidP="00FB7462">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7. Прочие условия</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D806FC1" w14:textId="77777777" w:rsidR="005A27F0" w:rsidRDefault="005A27F0" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="234C1FB3" w14:textId="77777777" w:rsidR="005A27F0" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7.1. Размещением Заказа на Сайте Покупатель соглашается с обязательными условиями настоя</w:t>
+      </w:r>
+      <w:r w:rsidR="005A27F0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>щего Договора публичной оферты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A68CEAC" w14:textId="77777777" w:rsidR="005A27F0" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7.2. В соответствии с условиями настоящего Договора публичной оферты Продавец имеет право отказать в размещении Заказа лицам, выражающим несогласие с условиями настоящего Дого</w:t>
+      </w:r>
+      <w:r w:rsidR="005A27F0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61CD829C" w14:textId="77777777" w:rsidR="005A27F0" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.3. Интернет-магазин может быть временно недоступен, частично или полностью, в связи с проведением профилактических или иных работ, а также </w:t>
+      </w:r>
+      <w:r w:rsidR="005A27F0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>по другим техническим причинам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24188A9E" w14:textId="77777777" w:rsidR="005A27F0" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7.4. Фактическая стоимость заказа в интернет-магазине может отличаться от пре</w:t>
+      </w:r>
+      <w:r w:rsidR="005A27F0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>дварительной в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8A911C" w14:textId="77777777" w:rsidR="005A27F0" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>— Замены отсутствующего товара (по ж</w:t>
+      </w:r>
+      <w:r w:rsidR="005A27F0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>еланию клиента) на аналогичный;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AEDC479" w14:textId="77777777" w:rsidR="005A27F0" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>— Присутствия в заказе весовых товаров: фактический вес м</w:t>
+      </w:r>
+      <w:r w:rsidR="005A27F0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ожет отличаться от заказанного;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9745FA" w14:textId="77777777" w:rsidR="005A27F0" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>7.5. По вопросам, не затронутым в настоящем Соглашении, стороны руководствуются действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C645081" w14:textId="77777777" w:rsidR="005A27F0" w:rsidRDefault="005A27F0" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F711FAF" w14:textId="77777777" w:rsidR="005A27F0" w:rsidRDefault="000C190A" w:rsidP="008C03A5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>8. Срок действия</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D9469A" w14:textId="77777777" w:rsidR="005A27F0" w:rsidRDefault="005A27F0" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17766D78" w14:textId="77777777" w:rsidR="005A27F0" w:rsidRDefault="000C190A" w:rsidP="000C190A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>8.1. Настоящее Соглашение приз</w:t>
+      </w:r>
+      <w:r w:rsidR="004D7193">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>нается действительным с момента оформления заказа</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Поль</w:t>
+      </w:r>
+      <w:r w:rsidR="004D7193">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>зователем</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на сайте Интернет-Магазина </w:t>
       </w:r>
       <w:r w:rsidR="00720EAE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>shop</w:t>
       </w:r>
       <w:r w:rsidR="00720EAE" w:rsidRPr="00720EAE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00720EAE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>uhome</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00720EAE" w:rsidRPr="00720EAE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00720EAE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>kz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="000C190A" w:rsidRPr="008F0C24">
-[...2108 lines deleted...]
-        <w:t>7.1. Размещением Заказа на Сайте Покупатель соглашается с обязательными условиями настоя</w:t>
+      <w:r w:rsidRPr="008F0C24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> либо обращения к </w:t>
       </w:r>
       <w:r w:rsidR="005A27F0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>щего Договора публичной оферты.</w:t>
-[...335 lines deleted...]
-        </w:rPr>
         <w:t>Продавцу для оформления Заказа.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6666" w:rsidRDefault="000C190A" w:rsidP="00FC6666">
+    <w:p w14:paraId="3552612C" w14:textId="77777777" w:rsidR="00FC6666" w:rsidRDefault="000C190A" w:rsidP="00FC6666">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F0C24">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>8.2. За момент обращения принимается момент, когда Покупатель фактически приступил к совершению действий, направленных на</w:t>
       </w:r>
       <w:r w:rsidR="00FC6666">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> приобретение Товара у Продавца.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6666" w:rsidRDefault="00FC6666" w:rsidP="00FC6666">
-[...13 lines deleted...]
-    <w:p w:rsidR="00FC6666" w:rsidRDefault="00FC6666" w:rsidP="00FC6666">
+    <w:p w14:paraId="3466A0E3" w14:textId="77777777" w:rsidR="00FC6666" w:rsidRDefault="00FC6666" w:rsidP="00FC6666">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6036FE61" w14:textId="77777777" w:rsidR="00FC6666" w:rsidRDefault="00FC6666" w:rsidP="00FC6666">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC6666">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>9. Реквизиты ТОО «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FC6666">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>uHome</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FC6666">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6666" w:rsidRDefault="00FC6666" w:rsidP="00FC6666">
+    <w:p w14:paraId="38C9A7E1" w14:textId="77777777" w:rsidR="00FC6666" w:rsidRDefault="00FC6666" w:rsidP="00FC6666">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC6666" w:rsidRDefault="00FC6666" w:rsidP="00FC6666">
+    <w:p w14:paraId="2B3A3802" w14:textId="77777777" w:rsidR="00FC6666" w:rsidRDefault="00FC6666" w:rsidP="00FC6666">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC6666">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
@@ -3560,460 +3463,428 @@
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>оварищество с ограниченной ответственностью «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>uHome</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6666" w:rsidRDefault="00FC6666" w:rsidP="00FC6666">
+    <w:p w14:paraId="73837353" w14:textId="77777777" w:rsidR="00FC6666" w:rsidRDefault="00FC6666" w:rsidP="00FC6666">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>БИН 210240037732</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6666" w:rsidRDefault="00FC6666" w:rsidP="00FC6666">
+    <w:p w14:paraId="14EC25C0" w14:textId="77777777" w:rsidR="00FC6666" w:rsidRDefault="00FC6666" w:rsidP="00FC6666">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>БИК HSBKKZKX</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6666" w:rsidRDefault="00FC6666" w:rsidP="00FC6666">
+    <w:p w14:paraId="4270EE1F" w14:textId="77777777" w:rsidR="00FC6666" w:rsidRDefault="00FC6666" w:rsidP="00FC6666">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>АО «Народный Банк Казахстана»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6666" w:rsidRDefault="00FC6666" w:rsidP="00FC6666">
+    <w:p w14:paraId="016BFE05" w14:textId="77777777" w:rsidR="00FC6666" w:rsidRDefault="00FC6666" w:rsidP="00FC6666">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC6666">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ИИК KZ 866010191000618031</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (KZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6666" w:rsidRDefault="00FC6666" w:rsidP="00FC6666">
+    <w:p w14:paraId="26FCC8BB" w14:textId="77777777" w:rsidR="00FC6666" w:rsidRDefault="00FC6666" w:rsidP="00FC6666">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Республика Казахстан, Карагандинская область</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6666" w:rsidRDefault="00FC6666" w:rsidP="00FC6666">
+    <w:p w14:paraId="4AAD6947" w14:textId="77777777" w:rsidR="00FC6666" w:rsidRDefault="00FC6666" w:rsidP="00FC6666">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>город Шахтинск, почтовый индекс 101600</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6666" w:rsidRDefault="00FC6666" w:rsidP="00FC6666">
+    <w:p w14:paraId="79ACA8BC" w14:textId="77777777" w:rsidR="00FC6666" w:rsidRDefault="00FC6666" w:rsidP="00FC6666">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>улица Казахстанская</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6666" w:rsidRDefault="00FC6666" w:rsidP="00FC6666">
+    <w:p w14:paraId="6FD23805" w14:textId="77777777" w:rsidR="00FC6666" w:rsidRDefault="00FC6666" w:rsidP="00FC6666">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">дом </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC6666">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">126 </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FC6666">
+        <w:t>126 н.п.63</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EBBFE3E" w14:textId="77777777" w:rsidR="00956DAA" w:rsidRPr="00720EAE" w:rsidRDefault="00956DAA" w:rsidP="00FC6666">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>н.п</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FC6666">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Телефон поддержки - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00956DAA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>8 800 004 2486</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D15760D" w14:textId="77777777" w:rsidR="00FC6666" w:rsidRPr="00FC6666" w:rsidRDefault="00FC6666" w:rsidP="00FC6666">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="300" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...62 lines deleted...]
-        </w:rPr>
         <w:t>Директор Орлова Ольга Алексеевна</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00FC6666" w:rsidRPr="00FC6666">
+    <w:sectPr w:rsidR="00FC6666" w:rsidRPr="00FC6666" w:rsidSect="002D17FD">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C51186"/>
     <w:rsid w:val="000C190A"/>
+    <w:rsid w:val="002D17FD"/>
     <w:rsid w:val="003D442F"/>
     <w:rsid w:val="004D7193"/>
     <w:rsid w:val="005A27F0"/>
+    <w:rsid w:val="00661767"/>
     <w:rsid w:val="006F06D4"/>
     <w:rsid w:val="00720EAE"/>
+    <w:rsid w:val="008A6E79"/>
     <w:rsid w:val="008C03A5"/>
     <w:rsid w:val="008F0C24"/>
     <w:rsid w:val="00956DAA"/>
     <w:rsid w:val="00AF274F"/>
     <w:rsid w:val="00BA2905"/>
     <w:rsid w:val="00C27C62"/>
     <w:rsid w:val="00C40398"/>
     <w:rsid w:val="00C51186"/>
     <w:rsid w:val="00FB7462"/>
     <w:rsid w:val="00FC6666"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...3 lines deleted...]
-  <w15:docId w15:val="{4CD9C0B3-E20B-49E4-88B8-D07CEDDDE920}"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="7A7A1FB4"/>
+  <w15:docId w15:val="{6A420888-974A-4DA8-B15B-669414E9C1DC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4124,51 +3995,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4341,54 +4212,60 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="002D17FD"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
@@ -4410,56 +4287,117 @@
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="000C190A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a5">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C40398"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="HTML">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="HTML0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008A6E79"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="916"/>
+        <w:tab w:val="left" w:pos="1832"/>
+        <w:tab w:val="left" w:pos="2748"/>
+        <w:tab w:val="left" w:pos="3664"/>
+        <w:tab w:val="left" w:pos="4580"/>
+        <w:tab w:val="left" w:pos="5496"/>
+        <w:tab w:val="left" w:pos="6412"/>
+        <w:tab w:val="left" w:pos="7328"/>
+        <w:tab w:val="left" w:pos="8244"/>
+        <w:tab w:val="left" w:pos="9160"/>
+        <w:tab w:val="left" w:pos="10076"/>
+        <w:tab w:val="left" w:pos="10992"/>
+        <w:tab w:val="left" w:pos="11908"/>
+        <w:tab w:val="left" w:pos="12824"/>
+        <w:tab w:val="left" w:pos="13740"/>
+        <w:tab w:val="left" w:pos="14656"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
+    <w:name w:val="Стандартный HTML Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="HTML"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008A6E79"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:divs>
+    <w:div w:id="622737758">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1706909375">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4483,86 +4421,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4703,72 +4641,68 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>14058</Characters>
+  <Pages>4</Pages>
+  <Words>2467</Words>
+  <Characters>14068</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>117</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16492</CharactersWithSpaces>
+  <CharactersWithSpaces>16502</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Cherry140</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>